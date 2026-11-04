--- v0 (2026-09-05)
+++ v1 (2026-11-04)
@@ -486,154 +486,154 @@
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Variacao</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Simbolo</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Sentido</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>28</v>
+        <v>302</v>
       </c>
       <c r="C2" t="n">
-        <v>31</v>
+        <v>156</v>
       </c>
       <c r="D2" t="n">
-        <v>-3</v>
+        <v>146</v>
       </c>
       <c r="E2" t="n">
-        <v>-9.699999999999999</v>
+        <v>93.59999999999999</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Ensino Fundamental EFAI</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>33</v>
+        <v>637</v>
       </c>
       <c r="C3" t="n">
-        <v>73</v>
+        <v>325</v>
       </c>
       <c r="D3" t="n">
-        <v>-40</v>
+        <v>312</v>
       </c>
       <c r="E3" t="n">
-        <v>-54.8</v>
+        <v>96</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Ensino Fundamental EFAF</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>13</v>
+        <v>556</v>
       </c>
       <c r="C4" t="n">
-        <v>70</v>
+        <v>234</v>
       </c>
       <c r="D4" t="n">
-        <v>-57</v>
+        <v>322</v>
       </c>
       <c r="E4" t="n">
-        <v>-81.40000000000001</v>
+        <v>137.6</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Ensino Médio</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>3</v>
+        <v>348</v>
       </c>
       <c r="C5" t="n">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="D5" t="n">
-        <v>-19</v>
+        <v>266</v>
       </c>
       <c r="E5" t="n">
-        <v>-86.40000000000001</v>
+        <v>324.4</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>