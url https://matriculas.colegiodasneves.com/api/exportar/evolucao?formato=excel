--- v0 (2026-09-05)
+++ v1 (2026-11-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Dados" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dados'!$A$1:$L$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dados'!$A$1:$L$97</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -424,51 +424,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L36"/>
+  <dimension ref="A1:L97"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="19" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
@@ -1136,780 +1136,3328 @@
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>-4</v>
       </c>
       <c r="J18" t="n">
         <v>-100</v>
       </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Dia 18</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>4</v>
       </c>
       <c r="D19" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G19" t="n">
         <v>4</v>
       </c>
       <c r="H19" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I19" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="J19" t="n">
-        <v>50</v>
+        <v>-50</v>
       </c>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-08-18</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Dia 19</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>9</v>
       </c>
       <c r="D20" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E20" t="n">
         <v>5</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
         <v>9</v>
       </c>
       <c r="H20" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I20" t="n">
-        <v>-3</v>
+        <v>-7</v>
       </c>
       <c r="J20" t="n">
-        <v>-33.3</v>
+        <v>-77.8</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>2025-08-19</t>
         </is>
       </c>
       <c r="L20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Dia 20</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>10</v>
       </c>
       <c r="D21" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G21" t="n">
         <v>10</v>
       </c>
       <c r="H21" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="I21" t="n">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="J21" t="n">
-        <v>30</v>
+        <v>-40</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>2025-08-20</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Dia 21</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>11</v>
       </c>
       <c r="D22" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E22" t="n">
         <v>1</v>
       </c>
       <c r="F22" t="n">
         <v>1</v>
       </c>
       <c r="G22" t="n">
         <v>11</v>
       </c>
       <c r="H22" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="I22" t="n">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="J22" t="n">
-        <v>27.3</v>
+        <v>-36.4</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>2025-08-21</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-08-21</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Dia 22</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>12</v>
       </c>
       <c r="D23" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
         <v>12</v>
       </c>
       <c r="H23" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="I23" t="n">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="J23" t="n">
-        <v>16.7</v>
+        <v>-41.7</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>2025-08-22</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Dia 23</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>12</v>
       </c>
       <c r="D24" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E24" t="n">
         <v>0</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
         <v>12</v>
       </c>
       <c r="H24" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="I24" t="n">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="J24" t="n">
-        <v>16.7</v>
+        <v>-41.7</v>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Dia 24</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>12</v>
       </c>
       <c r="D25" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E25" t="n">
         <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>1</v>
       </c>
       <c r="G25" t="n">
         <v>12</v>
       </c>
       <c r="H25" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I25" t="n">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="J25" t="n">
-        <v>25</v>
+        <v>-33.3</v>
       </c>
       <c r="K25" t="inlineStr"/>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-08-24</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Dia 25</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>18</v>
       </c>
       <c r="D26" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E26" t="n">
         <v>6</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
         <v>18</v>
       </c>
       <c r="H26" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I26" t="n">
-        <v>-3</v>
+        <v>-10</v>
       </c>
       <c r="J26" t="n">
-        <v>-16.7</v>
+        <v>-55.6</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>2025-08-25</t>
         </is>
       </c>
       <c r="L26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Dia 26</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>34</v>
       </c>
       <c r="D27" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E27" t="n">
         <v>16</v>
       </c>
       <c r="F27" t="n">
         <v>1</v>
       </c>
       <c r="G27" t="n">
         <v>34</v>
       </c>
       <c r="H27" t="n">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="I27" t="n">
-        <v>-18</v>
+        <v>-25</v>
       </c>
       <c r="J27" t="n">
-        <v>-52.9</v>
+        <v>-73.5</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>2025-08-26</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-08-26</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Dia 27</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>59</v>
       </c>
       <c r="D28" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E28" t="n">
         <v>25</v>
       </c>
       <c r="F28" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G28" t="n">
         <v>59</v>
       </c>
       <c r="H28" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="I28" t="n">
-        <v>-40</v>
+        <v>-48</v>
       </c>
       <c r="J28" t="n">
-        <v>-67.8</v>
+        <v>-81.40000000000001</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>2025-08-27</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-08-27</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Dia 28</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>84</v>
       </c>
       <c r="D29" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E29" t="n">
         <v>25</v>
       </c>
       <c r="F29" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G29" t="n">
         <v>84</v>
       </c>
       <c r="H29" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I29" t="n">
-        <v>-62</v>
+        <v>-72</v>
       </c>
       <c r="J29" t="n">
-        <v>-73.8</v>
+        <v>-85.7</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>2025-08-28</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-08-28</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Dia 29</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>156</v>
       </c>
       <c r="D30" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E30" t="n">
         <v>72</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
         <v>156</v>
       </c>
       <c r="H30" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I30" t="n">
-        <v>-134</v>
+        <v>-144</v>
       </c>
       <c r="J30" t="n">
-        <v>-85.90000000000001</v>
+        <v>-92.3</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>2025-08-29</t>
         </is>
       </c>
       <c r="L30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Dia 30</t>
         </is>
       </c>
       <c r="C31" t="n">
         <v>170</v>
       </c>
       <c r="D31" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E31" t="n">
         <v>14</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>170</v>
       </c>
       <c r="H31" t="n">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="I31" t="n">
-        <v>-148</v>
+        <v>-158</v>
       </c>
       <c r="J31" t="n">
-        <v>-87.09999999999999</v>
+        <v>-92.90000000000001</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>2025-08-30</t>
         </is>
       </c>
       <c r="L31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Dia 31</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>170</v>
       </c>
       <c r="D32" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E32" t="n">
         <v>0</v>
       </c>
       <c r="F32" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G32" t="n">
         <v>170</v>
       </c>
       <c r="H32" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I32" t="n">
-        <v>-145</v>
+        <v>-157</v>
       </c>
       <c r="J32" t="n">
-        <v>-85.3</v>
+        <v>-92.40000000000001</v>
       </c>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-08-31</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Dia 32</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>189</v>
       </c>
       <c r="D33" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="E33" t="n">
         <v>19</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
         <v>189</v>
       </c>
       <c r="H33" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I33" t="n">
-        <v>-164</v>
+        <v>-176</v>
       </c>
       <c r="J33" t="n">
-        <v>-86.8</v>
+        <v>-93.09999999999999</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>2025-09-01</t>
         </is>
       </c>
       <c r="L33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Dia 33</t>
         </is>
       </c>
       <c r="C34" t="n">
         <v>193</v>
       </c>
       <c r="D34" t="n">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E34" t="n">
         <v>4</v>
       </c>
       <c r="F34" t="n">
         <v>6</v>
       </c>
       <c r="G34" t="n">
         <v>193</v>
       </c>
       <c r="H34" t="n">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="I34" t="n">
-        <v>-162</v>
+        <v>-174</v>
       </c>
       <c r="J34" t="n">
-        <v>-83.90000000000001</v>
+        <v>-90.2</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>2025-09-02</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-09-02</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Dia 34</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>194</v>
       </c>
       <c r="D35" t="n">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E35" t="n">
         <v>1</v>
       </c>
       <c r="F35" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G35" t="n">
         <v>194</v>
       </c>
       <c r="H35" t="n">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="I35" t="n">
-        <v>-157</v>
+        <v>-170</v>
       </c>
       <c r="J35" t="n">
-        <v>-80.90000000000001</v>
+        <v>-87.59999999999999</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>2025-09-03</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-09-03</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Dia 35</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>196</v>
       </c>
       <c r="D36" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="E36" t="n">
         <v>2</v>
       </c>
       <c r="F36" t="n">
         <v>2</v>
       </c>
       <c r="G36" t="n">
         <v>196</v>
       </c>
       <c r="H36" t="n">
+        <v>26</v>
+      </c>
+      <c r="I36" t="n">
+        <v>-170</v>
+      </c>
+      <c r="J36" t="n">
+        <v>-86.7</v>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>2025-09-04</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Dia 36</t>
+        </is>
+      </c>
+      <c r="C37" t="n">
+        <v>197</v>
+      </c>
+      <c r="D37" t="n">
+        <v>26</v>
+      </c>
+      <c r="E37" t="n">
+        <v>1</v>
+      </c>
+      <c r="F37" t="n">
+        <v>0</v>
+      </c>
+      <c r="G37" t="n">
+        <v>197</v>
+      </c>
+      <c r="H37" t="n">
+        <v>26</v>
+      </c>
+      <c r="I37" t="n">
+        <v>-171</v>
+      </c>
+      <c r="J37" t="n">
+        <v>-86.8</v>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>2025-09-05</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Dia 37</t>
+        </is>
+      </c>
+      <c r="C38" t="n">
+        <v>197</v>
+      </c>
+      <c r="D38" t="n">
+        <v>26</v>
+      </c>
+      <c r="E38" t="n">
+        <v>0</v>
+      </c>
+      <c r="F38" t="n">
+        <v>0</v>
+      </c>
+      <c r="G38" t="n">
+        <v>197</v>
+      </c>
+      <c r="H38" t="n">
+        <v>26</v>
+      </c>
+      <c r="I38" t="n">
+        <v>-171</v>
+      </c>
+      <c r="J38" t="n">
+        <v>-86.8</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Dia 38</t>
+        </is>
+      </c>
+      <c r="C39" t="n">
+        <v>197</v>
+      </c>
+      <c r="D39" t="n">
+        <v>26</v>
+      </c>
+      <c r="E39" t="n">
+        <v>0</v>
+      </c>
+      <c r="F39" t="n">
+        <v>0</v>
+      </c>
+      <c r="G39" t="n">
+        <v>197</v>
+      </c>
+      <c r="H39" t="n">
+        <v>26</v>
+      </c>
+      <c r="I39" t="n">
+        <v>-171</v>
+      </c>
+      <c r="J39" t="n">
+        <v>-86.8</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="inlineStr"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
         <v>39</v>
       </c>
-      <c r="I36" t="n">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Dia 39</t>
+        </is>
+      </c>
+      <c r="C40" t="n">
+        <v>197</v>
+      </c>
+      <c r="D40" t="n">
+        <v>39</v>
+      </c>
+      <c r="E40" t="n">
+        <v>0</v>
+      </c>
+      <c r="F40" t="n">
+        <v>13</v>
+      </c>
+      <c r="G40" t="n">
+        <v>197</v>
+      </c>
+      <c r="H40" t="n">
+        <v>39</v>
+      </c>
+      <c r="I40" t="n">
+        <v>-158</v>
+      </c>
+      <c r="J40" t="n">
+        <v>-80.2</v>
+      </c>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Dia 40</t>
+        </is>
+      </c>
+      <c r="C41" t="n">
+        <v>197</v>
+      </c>
+      <c r="D41" t="n">
+        <v>40</v>
+      </c>
+      <c r="E41" t="n">
+        <v>0</v>
+      </c>
+      <c r="F41" t="n">
+        <v>1</v>
+      </c>
+      <c r="G41" t="n">
+        <v>197</v>
+      </c>
+      <c r="H41" t="n">
+        <v>40</v>
+      </c>
+      <c r="I41" t="n">
         <v>-157</v>
       </c>
-      <c r="J36" t="n">
-[...9 lines deleted...]
-          <t>2026-09-04</t>
+      <c r="J41" t="n">
+        <v>-79.7</v>
+      </c>
+      <c r="K41" t="inlineStr"/>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Dia 41</t>
+        </is>
+      </c>
+      <c r="C42" t="n">
+        <v>197</v>
+      </c>
+      <c r="D42" t="n">
+        <v>47</v>
+      </c>
+      <c r="E42" t="n">
+        <v>0</v>
+      </c>
+      <c r="F42" t="n">
+        <v>7</v>
+      </c>
+      <c r="G42" t="n">
+        <v>197</v>
+      </c>
+      <c r="H42" t="n">
+        <v>47</v>
+      </c>
+      <c r="I42" t="n">
+        <v>-150</v>
+      </c>
+      <c r="J42" t="n">
+        <v>-76.09999999999999</v>
+      </c>
+      <c r="K42" t="inlineStr"/>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Dia 42</t>
+        </is>
+      </c>
+      <c r="C43" t="n">
+        <v>201</v>
+      </c>
+      <c r="D43" t="n">
+        <v>55</v>
+      </c>
+      <c r="E43" t="n">
+        <v>4</v>
+      </c>
+      <c r="F43" t="n">
+        <v>8</v>
+      </c>
+      <c r="G43" t="n">
+        <v>201</v>
+      </c>
+      <c r="H43" t="n">
+        <v>55</v>
+      </c>
+      <c r="I43" t="n">
+        <v>-146</v>
+      </c>
+      <c r="J43" t="n">
+        <v>-72.59999999999999</v>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>2025-09-11</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Dia 43</t>
+        </is>
+      </c>
+      <c r="C44" t="n">
+        <v>201</v>
+      </c>
+      <c r="D44" t="n">
+        <v>64</v>
+      </c>
+      <c r="E44" t="n">
+        <v>0</v>
+      </c>
+      <c r="F44" t="n">
+        <v>9</v>
+      </c>
+      <c r="G44" t="n">
+        <v>201</v>
+      </c>
+      <c r="H44" t="n">
+        <v>64</v>
+      </c>
+      <c r="I44" t="n">
+        <v>-137</v>
+      </c>
+      <c r="J44" t="n">
+        <v>-68.2</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Dia 44</t>
+        </is>
+      </c>
+      <c r="C45" t="n">
+        <v>202</v>
+      </c>
+      <c r="D45" t="n">
+        <v>64</v>
+      </c>
+      <c r="E45" t="n">
+        <v>1</v>
+      </c>
+      <c r="F45" t="n">
+        <v>0</v>
+      </c>
+      <c r="G45" t="n">
+        <v>202</v>
+      </c>
+      <c r="H45" t="n">
+        <v>64</v>
+      </c>
+      <c r="I45" t="n">
+        <v>-138</v>
+      </c>
+      <c r="J45" t="n">
+        <v>-68.3</v>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>2025-09-13</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Dia 45</t>
+        </is>
+      </c>
+      <c r="C46" t="n">
+        <v>202</v>
+      </c>
+      <c r="D46" t="n">
+        <v>73</v>
+      </c>
+      <c r="E46" t="n">
+        <v>0</v>
+      </c>
+      <c r="F46" t="n">
+        <v>9</v>
+      </c>
+      <c r="G46" t="n">
+        <v>202</v>
+      </c>
+      <c r="H46" t="n">
+        <v>73</v>
+      </c>
+      <c r="I46" t="n">
+        <v>-129</v>
+      </c>
+      <c r="J46" t="n">
+        <v>-63.9</v>
+      </c>
+      <c r="K46" t="inlineStr"/>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Dia 46</t>
+        </is>
+      </c>
+      <c r="C47" t="n">
+        <v>206</v>
+      </c>
+      <c r="D47" t="n">
+        <v>83</v>
+      </c>
+      <c r="E47" t="n">
+        <v>4</v>
+      </c>
+      <c r="F47" t="n">
+        <v>10</v>
+      </c>
+      <c r="G47" t="n">
+        <v>206</v>
+      </c>
+      <c r="H47" t="n">
+        <v>83</v>
+      </c>
+      <c r="I47" t="n">
+        <v>-123</v>
+      </c>
+      <c r="J47" t="n">
+        <v>-59.7</v>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>2025-09-15</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Dia 47</t>
+        </is>
+      </c>
+      <c r="C48" t="n">
+        <v>208</v>
+      </c>
+      <c r="D48" t="n">
+        <v>101</v>
+      </c>
+      <c r="E48" t="n">
+        <v>2</v>
+      </c>
+      <c r="F48" t="n">
+        <v>18</v>
+      </c>
+      <c r="G48" t="n">
+        <v>208</v>
+      </c>
+      <c r="H48" t="n">
+        <v>101</v>
+      </c>
+      <c r="I48" t="n">
+        <v>-107</v>
+      </c>
+      <c r="J48" t="n">
+        <v>-51.4</v>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>2025-09-16</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Dia 48</t>
+        </is>
+      </c>
+      <c r="C49" t="n">
+        <v>209</v>
+      </c>
+      <c r="D49" t="n">
+        <v>113</v>
+      </c>
+      <c r="E49" t="n">
+        <v>1</v>
+      </c>
+      <c r="F49" t="n">
+        <v>12</v>
+      </c>
+      <c r="G49" t="n">
+        <v>209</v>
+      </c>
+      <c r="H49" t="n">
+        <v>113</v>
+      </c>
+      <c r="I49" t="n">
+        <v>-96</v>
+      </c>
+      <c r="J49" t="n">
+        <v>-45.9</v>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>2025-09-17</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Dia 49</t>
+        </is>
+      </c>
+      <c r="C50" t="n">
+        <v>214</v>
+      </c>
+      <c r="D50" t="n">
+        <v>126</v>
+      </c>
+      <c r="E50" t="n">
+        <v>5</v>
+      </c>
+      <c r="F50" t="n">
+        <v>13</v>
+      </c>
+      <c r="G50" t="n">
+        <v>214</v>
+      </c>
+      <c r="H50" t="n">
+        <v>126</v>
+      </c>
+      <c r="I50" t="n">
+        <v>-88</v>
+      </c>
+      <c r="J50" t="n">
+        <v>-41.1</v>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>2025-09-18</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Dia 50</t>
+        </is>
+      </c>
+      <c r="C51" t="n">
+        <v>215</v>
+      </c>
+      <c r="D51" t="n">
+        <v>132</v>
+      </c>
+      <c r="E51" t="n">
+        <v>1</v>
+      </c>
+      <c r="F51" t="n">
+        <v>6</v>
+      </c>
+      <c r="G51" t="n">
+        <v>215</v>
+      </c>
+      <c r="H51" t="n">
+        <v>132</v>
+      </c>
+      <c r="I51" t="n">
+        <v>-83</v>
+      </c>
+      <c r="J51" t="n">
+        <v>-38.6</v>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>2025-09-19</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>51</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Dia 51</t>
+        </is>
+      </c>
+      <c r="C52" t="n">
+        <v>215</v>
+      </c>
+      <c r="D52" t="n">
+        <v>132</v>
+      </c>
+      <c r="E52" t="n">
+        <v>0</v>
+      </c>
+      <c r="F52" t="n">
+        <v>0</v>
+      </c>
+      <c r="G52" t="n">
+        <v>215</v>
+      </c>
+      <c r="H52" t="n">
+        <v>132</v>
+      </c>
+      <c r="I52" t="n">
+        <v>-83</v>
+      </c>
+      <c r="J52" t="n">
+        <v>-38.6</v>
+      </c>
+      <c r="K52" t="inlineStr"/>
+      <c r="L52" t="inlineStr"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>52</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Dia 52</t>
+        </is>
+      </c>
+      <c r="C53" t="n">
+        <v>215</v>
+      </c>
+      <c r="D53" t="n">
+        <v>147</v>
+      </c>
+      <c r="E53" t="n">
+        <v>0</v>
+      </c>
+      <c r="F53" t="n">
+        <v>15</v>
+      </c>
+      <c r="G53" t="n">
+        <v>215</v>
+      </c>
+      <c r="H53" t="n">
+        <v>147</v>
+      </c>
+      <c r="I53" t="n">
+        <v>-68</v>
+      </c>
+      <c r="J53" t="n">
+        <v>-31.6</v>
+      </c>
+      <c r="K53" t="inlineStr"/>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>53</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Dia 53</t>
+        </is>
+      </c>
+      <c r="C54" t="n">
+        <v>216</v>
+      </c>
+      <c r="D54" t="n">
+        <v>162</v>
+      </c>
+      <c r="E54" t="n">
+        <v>1</v>
+      </c>
+      <c r="F54" t="n">
+        <v>15</v>
+      </c>
+      <c r="G54" t="n">
+        <v>216</v>
+      </c>
+      <c r="H54" t="n">
+        <v>162</v>
+      </c>
+      <c r="I54" t="n">
+        <v>-54</v>
+      </c>
+      <c r="J54" t="n">
+        <v>-25</v>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>2025-09-22</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>54</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Dia 54</t>
+        </is>
+      </c>
+      <c r="C55" t="n">
+        <v>219</v>
+      </c>
+      <c r="D55" t="n">
+        <v>184</v>
+      </c>
+      <c r="E55" t="n">
+        <v>3</v>
+      </c>
+      <c r="F55" t="n">
+        <v>22</v>
+      </c>
+      <c r="G55" t="n">
+        <v>219</v>
+      </c>
+      <c r="H55" t="n">
+        <v>184</v>
+      </c>
+      <c r="I55" t="n">
+        <v>-35</v>
+      </c>
+      <c r="J55" t="n">
+        <v>-16</v>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>2025-09-23</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>55</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Dia 55</t>
+        </is>
+      </c>
+      <c r="C56" t="n">
+        <v>224</v>
+      </c>
+      <c r="D56" t="n">
+        <v>1098</v>
+      </c>
+      <c r="E56" t="n">
+        <v>5</v>
+      </c>
+      <c r="F56" t="n">
+        <v>914</v>
+      </c>
+      <c r="G56" t="n">
+        <v>224</v>
+      </c>
+      <c r="H56" t="n">
+        <v>1098</v>
+      </c>
+      <c r="I56" t="n">
+        <v>874</v>
+      </c>
+      <c r="J56" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>2025-09-24</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>56</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Dia 56</t>
+        </is>
+      </c>
+      <c r="C57" t="n">
+        <v>226</v>
+      </c>
+      <c r="D57" t="n">
+        <v>1190</v>
+      </c>
+      <c r="E57" t="n">
+        <v>2</v>
+      </c>
+      <c r="F57" t="n">
+        <v>92</v>
+      </c>
+      <c r="G57" t="n">
+        <v>226</v>
+      </c>
+      <c r="H57" t="n">
+        <v>1190</v>
+      </c>
+      <c r="I57" t="n">
+        <v>964</v>
+      </c>
+      <c r="J57" t="n">
+        <v>426.5</v>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>2025-09-25</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>57</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Dia 57</t>
+        </is>
+      </c>
+      <c r="C58" t="n">
+        <v>226</v>
+      </c>
+      <c r="D58" t="n">
+        <v>1191</v>
+      </c>
+      <c r="E58" t="n">
+        <v>0</v>
+      </c>
+      <c r="F58" t="n">
+        <v>1</v>
+      </c>
+      <c r="G58" t="n">
+        <v>226</v>
+      </c>
+      <c r="H58" t="n">
+        <v>1191</v>
+      </c>
+      <c r="I58" t="n">
+        <v>965</v>
+      </c>
+      <c r="J58" t="n">
+        <v>427</v>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>58</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Dia 58</t>
+        </is>
+      </c>
+      <c r="C59" t="n">
+        <v>227</v>
+      </c>
+      <c r="D59" t="n">
+        <v>1192</v>
+      </c>
+      <c r="E59" t="n">
+        <v>1</v>
+      </c>
+      <c r="F59" t="n">
+        <v>1</v>
+      </c>
+      <c r="G59" t="n">
+        <v>227</v>
+      </c>
+      <c r="H59" t="n">
+        <v>1192</v>
+      </c>
+      <c r="I59" t="n">
+        <v>965</v>
+      </c>
+      <c r="J59" t="n">
+        <v>425.1</v>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>2025-09-27</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>59</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Dia 59</t>
+        </is>
+      </c>
+      <c r="C60" t="n">
+        <v>227</v>
+      </c>
+      <c r="D60" t="n">
+        <v>1249</v>
+      </c>
+      <c r="E60" t="n">
+        <v>0</v>
+      </c>
+      <c r="F60" t="n">
+        <v>57</v>
+      </c>
+      <c r="G60" t="n">
+        <v>227</v>
+      </c>
+      <c r="H60" t="n">
+        <v>1249</v>
+      </c>
+      <c r="I60" t="n">
+        <v>1022</v>
+      </c>
+      <c r="J60" t="n">
+        <v>450.2</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>60</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Dia 60</t>
+        </is>
+      </c>
+      <c r="C61" t="n">
+        <v>228</v>
+      </c>
+      <c r="D61" t="n">
+        <v>1341</v>
+      </c>
+      <c r="E61" t="n">
+        <v>1</v>
+      </c>
+      <c r="F61" t="n">
+        <v>92</v>
+      </c>
+      <c r="G61" t="n">
+        <v>228</v>
+      </c>
+      <c r="H61" t="n">
+        <v>1341</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1113</v>
+      </c>
+      <c r="J61" t="n">
+        <v>488.2</v>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>2025-09-29</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Dia 61</t>
+        </is>
+      </c>
+      <c r="C62" t="n">
+        <v>231</v>
+      </c>
+      <c r="D62" t="n">
+        <v>1592</v>
+      </c>
+      <c r="E62" t="n">
+        <v>3</v>
+      </c>
+      <c r="F62" t="n">
+        <v>251</v>
+      </c>
+      <c r="G62" t="n">
+        <v>231</v>
+      </c>
+      <c r="H62" t="n">
+        <v>1592</v>
+      </c>
+      <c r="I62" t="n">
+        <v>1361</v>
+      </c>
+      <c r="J62" t="n">
+        <v>589.2</v>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>2025-09-30</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Dia 62</t>
+        </is>
+      </c>
+      <c r="C63" t="n">
+        <v>237</v>
+      </c>
+      <c r="D63" t="n">
+        <v>1612</v>
+      </c>
+      <c r="E63" t="n">
+        <v>6</v>
+      </c>
+      <c r="F63" t="n">
+        <v>20</v>
+      </c>
+      <c r="G63" t="n">
+        <v>237</v>
+      </c>
+      <c r="H63" t="n">
+        <v>1612</v>
+      </c>
+      <c r="I63" t="n">
+        <v>1375</v>
+      </c>
+      <c r="J63" t="n">
+        <v>580.2</v>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>2025-10-01</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Dia 63</t>
+        </is>
+      </c>
+      <c r="C64" t="n">
+        <v>239</v>
+      </c>
+      <c r="D64" t="n">
+        <v>1622</v>
+      </c>
+      <c r="E64" t="n">
+        <v>2</v>
+      </c>
+      <c r="F64" t="n">
+        <v>10</v>
+      </c>
+      <c r="G64" t="n">
+        <v>239</v>
+      </c>
+      <c r="H64" t="n">
+        <v>1622</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1383</v>
+      </c>
+      <c r="J64" t="n">
+        <v>578.7</v>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>2025-10-02</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Dia 64</t>
+        </is>
+      </c>
+      <c r="C65" t="n">
+        <v>239</v>
+      </c>
+      <c r="D65" t="n">
+        <v>1622</v>
+      </c>
+      <c r="E65" t="n">
+        <v>0</v>
+      </c>
+      <c r="F65" t="n">
+        <v>0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>239</v>
+      </c>
+      <c r="H65" t="n">
+        <v>1622</v>
+      </c>
+      <c r="I65" t="n">
+        <v>1383</v>
+      </c>
+      <c r="J65" t="n">
+        <v>578.7</v>
+      </c>
+      <c r="K65" t="inlineStr"/>
+      <c r="L65" t="inlineStr"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Dia 65</t>
+        </is>
+      </c>
+      <c r="C66" t="n">
+        <v>239</v>
+      </c>
+      <c r="D66" t="n">
+        <v>1622</v>
+      </c>
+      <c r="E66" t="n">
+        <v>0</v>
+      </c>
+      <c r="F66" t="n">
+        <v>0</v>
+      </c>
+      <c r="G66" t="n">
+        <v>239</v>
+      </c>
+      <c r="H66" t="n">
+        <v>1622</v>
+      </c>
+      <c r="I66" t="n">
+        <v>1383</v>
+      </c>
+      <c r="J66" t="n">
+        <v>578.7</v>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Dia 66</t>
+        </is>
+      </c>
+      <c r="C67" t="n">
+        <v>239</v>
+      </c>
+      <c r="D67" t="n">
+        <v>1630</v>
+      </c>
+      <c r="E67" t="n">
+        <v>0</v>
+      </c>
+      <c r="F67" t="n">
+        <v>8</v>
+      </c>
+      <c r="G67" t="n">
+        <v>239</v>
+      </c>
+      <c r="H67" t="n">
+        <v>1630</v>
+      </c>
+      <c r="I67" t="n">
+        <v>1391</v>
+      </c>
+      <c r="J67" t="n">
+        <v>582</v>
+      </c>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Dia 67</t>
+        </is>
+      </c>
+      <c r="C68" t="n">
+        <v>248</v>
+      </c>
+      <c r="D68" t="n">
+        <v>1633</v>
+      </c>
+      <c r="E68" t="n">
+        <v>9</v>
+      </c>
+      <c r="F68" t="n">
+        <v>3</v>
+      </c>
+      <c r="G68" t="n">
+        <v>248</v>
+      </c>
+      <c r="H68" t="n">
+        <v>1633</v>
+      </c>
+      <c r="I68" t="n">
+        <v>1385</v>
+      </c>
+      <c r="J68" t="n">
+        <v>558.5</v>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>2025-10-06</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Dia 68</t>
+        </is>
+      </c>
+      <c r="C69" t="n">
+        <v>251</v>
+      </c>
+      <c r="D69" t="n">
+        <v>1635</v>
+      </c>
+      <c r="E69" t="n">
+        <v>3</v>
+      </c>
+      <c r="F69" t="n">
+        <v>2</v>
+      </c>
+      <c r="G69" t="n">
+        <v>251</v>
+      </c>
+      <c r="H69" t="n">
+        <v>1635</v>
+      </c>
+      <c r="I69" t="n">
+        <v>1384</v>
+      </c>
+      <c r="J69" t="n">
+        <v>551.4</v>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>2025-10-07</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Dia 69</t>
+        </is>
+      </c>
+      <c r="C70" t="n">
+        <v>253</v>
+      </c>
+      <c r="D70" t="n">
+        <v>1637</v>
+      </c>
+      <c r="E70" t="n">
+        <v>2</v>
+      </c>
+      <c r="F70" t="n">
+        <v>2</v>
+      </c>
+      <c r="G70" t="n">
+        <v>253</v>
+      </c>
+      <c r="H70" t="n">
+        <v>1637</v>
+      </c>
+      <c r="I70" t="n">
+        <v>1384</v>
+      </c>
+      <c r="J70" t="n">
+        <v>547</v>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>2025-10-08</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Dia 70</t>
+        </is>
+      </c>
+      <c r="C71" t="n">
+        <v>258</v>
+      </c>
+      <c r="D71" t="n">
+        <v>1641</v>
+      </c>
+      <c r="E71" t="n">
+        <v>5</v>
+      </c>
+      <c r="F71" t="n">
+        <v>4</v>
+      </c>
+      <c r="G71" t="n">
+        <v>258</v>
+      </c>
+      <c r="H71" t="n">
+        <v>1641</v>
+      </c>
+      <c r="I71" t="n">
+        <v>1383</v>
+      </c>
+      <c r="J71" t="n">
+        <v>536</v>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>2025-10-09</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>71</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Dia 71</t>
+        </is>
+      </c>
+      <c r="C72" t="n">
+        <v>265</v>
+      </c>
+      <c r="D72" t="n">
+        <v>1641</v>
+      </c>
+      <c r="E72" t="n">
+        <v>7</v>
+      </c>
+      <c r="F72" t="n">
+        <v>0</v>
+      </c>
+      <c r="G72" t="n">
+        <v>265</v>
+      </c>
+      <c r="H72" t="n">
+        <v>1641</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1376</v>
+      </c>
+      <c r="J72" t="n">
+        <v>519.2</v>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>2025-10-10</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>72</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Dia 72</t>
+        </is>
+      </c>
+      <c r="C73" t="n">
+        <v>266</v>
+      </c>
+      <c r="D73" t="n">
+        <v>1641</v>
+      </c>
+      <c r="E73" t="n">
+        <v>1</v>
+      </c>
+      <c r="F73" t="n">
+        <v>0</v>
+      </c>
+      <c r="G73" t="n">
+        <v>266</v>
+      </c>
+      <c r="H73" t="n">
+        <v>1641</v>
+      </c>
+      <c r="I73" t="n">
+        <v>1375</v>
+      </c>
+      <c r="J73" t="n">
+        <v>516.9</v>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>2025-10-11</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>73</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Dia 73</t>
+        </is>
+      </c>
+      <c r="C74" t="n">
+        <v>266</v>
+      </c>
+      <c r="D74" t="n">
+        <v>1641</v>
+      </c>
+      <c r="E74" t="n">
+        <v>0</v>
+      </c>
+      <c r="F74" t="n">
+        <v>0</v>
+      </c>
+      <c r="G74" t="n">
+        <v>266</v>
+      </c>
+      <c r="H74" t="n">
+        <v>1641</v>
+      </c>
+      <c r="I74" t="n">
+        <v>1375</v>
+      </c>
+      <c r="J74" t="n">
+        <v>516.9</v>
+      </c>
+      <c r="K74" t="inlineStr"/>
+      <c r="L74" t="inlineStr"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>74</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Dia 74</t>
+        </is>
+      </c>
+      <c r="C75" t="n">
+        <v>266</v>
+      </c>
+      <c r="D75" t="n">
+        <v>1641</v>
+      </c>
+      <c r="E75" t="n">
+        <v>0</v>
+      </c>
+      <c r="F75" t="n">
+        <v>0</v>
+      </c>
+      <c r="G75" t="n">
+        <v>266</v>
+      </c>
+      <c r="H75" t="n">
+        <v>1641</v>
+      </c>
+      <c r="I75" t="n">
+        <v>1375</v>
+      </c>
+      <c r="J75" t="n">
+        <v>516.9</v>
+      </c>
+      <c r="K75" t="inlineStr"/>
+      <c r="L75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>75</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Dia 75</t>
+        </is>
+      </c>
+      <c r="C76" t="n">
+        <v>273</v>
+      </c>
+      <c r="D76" t="n">
+        <v>1643</v>
+      </c>
+      <c r="E76" t="n">
+        <v>7</v>
+      </c>
+      <c r="F76" t="n">
+        <v>2</v>
+      </c>
+      <c r="G76" t="n">
+        <v>273</v>
+      </c>
+      <c r="H76" t="n">
+        <v>1643</v>
+      </c>
+      <c r="I76" t="n">
+        <v>1370</v>
+      </c>
+      <c r="J76" t="n">
+        <v>501.8</v>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>2025-10-14</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>76</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Dia 76</t>
+        </is>
+      </c>
+      <c r="C77" t="n">
+        <v>278</v>
+      </c>
+      <c r="D77" t="n">
+        <v>1645</v>
+      </c>
+      <c r="E77" t="n">
+        <v>5</v>
+      </c>
+      <c r="F77" t="n">
+        <v>2</v>
+      </c>
+      <c r="G77" t="n">
+        <v>278</v>
+      </c>
+      <c r="H77" t="n">
+        <v>1645</v>
+      </c>
+      <c r="I77" t="n">
+        <v>1367</v>
+      </c>
+      <c r="J77" t="n">
+        <v>491.7</v>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>2025-10-15</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>77</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Dia 77</t>
+        </is>
+      </c>
+      <c r="C78" t="n">
+        <v>285</v>
+      </c>
+      <c r="D78" t="n">
+        <v>1649</v>
+      </c>
+      <c r="E78" t="n">
+        <v>7</v>
+      </c>
+      <c r="F78" t="n">
+        <v>4</v>
+      </c>
+      <c r="G78" t="n">
+        <v>285</v>
+      </c>
+      <c r="H78" t="n">
+        <v>1649</v>
+      </c>
+      <c r="I78" t="n">
+        <v>1364</v>
+      </c>
+      <c r="J78" t="n">
+        <v>478.6</v>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>2025-10-16</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>78</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Dia 78</t>
+        </is>
+      </c>
+      <c r="C79" t="n">
+        <v>294</v>
+      </c>
+      <c r="D79" t="n">
+        <v>1650</v>
+      </c>
+      <c r="E79" t="n">
+        <v>9</v>
+      </c>
+      <c r="F79" t="n">
+        <v>1</v>
+      </c>
+      <c r="G79" t="n">
+        <v>294</v>
+      </c>
+      <c r="H79" t="n">
+        <v>1650</v>
+      </c>
+      <c r="I79" t="n">
+        <v>1356</v>
+      </c>
+      <c r="J79" t="n">
+        <v>461.2</v>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>2025-10-17</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>79</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Dia 79</t>
+        </is>
+      </c>
+      <c r="C80" t="n">
+        <v>294</v>
+      </c>
+      <c r="D80" t="n">
+        <v>1650</v>
+      </c>
+      <c r="E80" t="n">
+        <v>0</v>
+      </c>
+      <c r="F80" t="n">
+        <v>0</v>
+      </c>
+      <c r="G80" t="n">
+        <v>294</v>
+      </c>
+      <c r="H80" t="n">
+        <v>1650</v>
+      </c>
+      <c r="I80" t="n">
+        <v>1356</v>
+      </c>
+      <c r="J80" t="n">
+        <v>461.2</v>
+      </c>
+      <c r="K80" t="inlineStr"/>
+      <c r="L80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>80</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Dia 80</t>
+        </is>
+      </c>
+      <c r="C81" t="n">
+        <v>295</v>
+      </c>
+      <c r="D81" t="n">
+        <v>1655</v>
+      </c>
+      <c r="E81" t="n">
+        <v>1</v>
+      </c>
+      <c r="F81" t="n">
+        <v>5</v>
+      </c>
+      <c r="G81" t="n">
+        <v>295</v>
+      </c>
+      <c r="H81" t="n">
+        <v>1655</v>
+      </c>
+      <c r="I81" t="n">
+        <v>1360</v>
+      </c>
+      <c r="J81" t="n">
+        <v>461</v>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>2025-10-19</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>81</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Dia 81</t>
+        </is>
+      </c>
+      <c r="C82" t="n">
+        <v>300</v>
+      </c>
+      <c r="D82" t="n">
+        <v>1663</v>
+      </c>
+      <c r="E82" t="n">
+        <v>5</v>
+      </c>
+      <c r="F82" t="n">
+        <v>8</v>
+      </c>
+      <c r="G82" t="n">
+        <v>300</v>
+      </c>
+      <c r="H82" t="n">
+        <v>1663</v>
+      </c>
+      <c r="I82" t="n">
+        <v>1363</v>
+      </c>
+      <c r="J82" t="n">
+        <v>454.3</v>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>2025-10-20</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>82</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Dia 82</t>
+        </is>
+      </c>
+      <c r="C83" t="n">
+        <v>313</v>
+      </c>
+      <c r="D83" t="n">
+        <v>1666</v>
+      </c>
+      <c r="E83" t="n">
+        <v>13</v>
+      </c>
+      <c r="F83" t="n">
+        <v>3</v>
+      </c>
+      <c r="G83" t="n">
+        <v>313</v>
+      </c>
+      <c r="H83" t="n">
+        <v>1666</v>
+      </c>
+      <c r="I83" t="n">
+        <v>1353</v>
+      </c>
+      <c r="J83" t="n">
+        <v>432.3</v>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>2025-10-21</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>83</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Dia 83</t>
+        </is>
+      </c>
+      <c r="C84" t="n">
+        <v>328</v>
+      </c>
+      <c r="D84" t="n">
+        <v>1675</v>
+      </c>
+      <c r="E84" t="n">
+        <v>15</v>
+      </c>
+      <c r="F84" t="n">
+        <v>9</v>
+      </c>
+      <c r="G84" t="n">
+        <v>328</v>
+      </c>
+      <c r="H84" t="n">
+        <v>1675</v>
+      </c>
+      <c r="I84" t="n">
+        <v>1347</v>
+      </c>
+      <c r="J84" t="n">
+        <v>410.7</v>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>2025-10-22</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>84</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Dia 84</t>
+        </is>
+      </c>
+      <c r="C85" t="n">
+        <v>333</v>
+      </c>
+      <c r="D85" t="n">
+        <v>1679</v>
+      </c>
+      <c r="E85" t="n">
+        <v>5</v>
+      </c>
+      <c r="F85" t="n">
+        <v>4</v>
+      </c>
+      <c r="G85" t="n">
+        <v>333</v>
+      </c>
+      <c r="H85" t="n">
+        <v>1679</v>
+      </c>
+      <c r="I85" t="n">
+        <v>1346</v>
+      </c>
+      <c r="J85" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>2025-10-23</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>85</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Dia 85</t>
+        </is>
+      </c>
+      <c r="C86" t="n">
+        <v>351</v>
+      </c>
+      <c r="D86" t="n">
+        <v>1681</v>
+      </c>
+      <c r="E86" t="n">
+        <v>18</v>
+      </c>
+      <c r="F86" t="n">
+        <v>2</v>
+      </c>
+      <c r="G86" t="n">
+        <v>351</v>
+      </c>
+      <c r="H86" t="n">
+        <v>1681</v>
+      </c>
+      <c r="I86" t="n">
+        <v>1330</v>
+      </c>
+      <c r="J86" t="n">
+        <v>378.9</v>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>2025-10-24</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-10-24</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>86</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Dia 86</t>
+        </is>
+      </c>
+      <c r="C87" t="n">
+        <v>353</v>
+      </c>
+      <c r="D87" t="n">
+        <v>1682</v>
+      </c>
+      <c r="E87" t="n">
+        <v>2</v>
+      </c>
+      <c r="F87" t="n">
+        <v>1</v>
+      </c>
+      <c r="G87" t="n">
+        <v>353</v>
+      </c>
+      <c r="H87" t="n">
+        <v>1682</v>
+      </c>
+      <c r="I87" t="n">
+        <v>1329</v>
+      </c>
+      <c r="J87" t="n">
+        <v>376.5</v>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>2025-10-25</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-10-25</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>87</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Dia 87</t>
+        </is>
+      </c>
+      <c r="C88" t="n">
+        <v>353</v>
+      </c>
+      <c r="D88" t="n">
+        <v>1691</v>
+      </c>
+      <c r="E88" t="n">
+        <v>0</v>
+      </c>
+      <c r="F88" t="n">
+        <v>9</v>
+      </c>
+      <c r="G88" t="n">
+        <v>353</v>
+      </c>
+      <c r="H88" t="n">
+        <v>1691</v>
+      </c>
+      <c r="I88" t="n">
+        <v>1338</v>
+      </c>
+      <c r="J88" t="n">
+        <v>379</v>
+      </c>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-10-26</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>88</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Dia 88</t>
+        </is>
+      </c>
+      <c r="C89" t="n">
+        <v>377</v>
+      </c>
+      <c r="D89" t="n">
+        <v>1707</v>
+      </c>
+      <c r="E89" t="n">
+        <v>24</v>
+      </c>
+      <c r="F89" t="n">
+        <v>16</v>
+      </c>
+      <c r="G89" t="n">
+        <v>377</v>
+      </c>
+      <c r="H89" t="n">
+        <v>1707</v>
+      </c>
+      <c r="I89" t="n">
+        <v>1330</v>
+      </c>
+      <c r="J89" t="n">
+        <v>352.8</v>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>2025-10-27</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-10-27</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>89</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Dia 89</t>
+        </is>
+      </c>
+      <c r="C90" t="n">
+        <v>412</v>
+      </c>
+      <c r="D90" t="n">
+        <v>1714</v>
+      </c>
+      <c r="E90" t="n">
+        <v>35</v>
+      </c>
+      <c r="F90" t="n">
+        <v>7</v>
+      </c>
+      <c r="G90" t="n">
+        <v>412</v>
+      </c>
+      <c r="H90" t="n">
+        <v>1714</v>
+      </c>
+      <c r="I90" t="n">
+        <v>1302</v>
+      </c>
+      <c r="J90" t="n">
+        <v>316</v>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>2025-10-28</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-10-28</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>90</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Dia 90</t>
+        </is>
+      </c>
+      <c r="C91" t="n">
+        <v>467</v>
+      </c>
+      <c r="D91" t="n">
+        <v>1729</v>
+      </c>
+      <c r="E91" t="n">
+        <v>55</v>
+      </c>
+      <c r="F91" t="n">
+        <v>15</v>
+      </c>
+      <c r="G91" t="n">
+        <v>467</v>
+      </c>
+      <c r="H91" t="n">
+        <v>1729</v>
+      </c>
+      <c r="I91" t="n">
+        <v>1262</v>
+      </c>
+      <c r="J91" t="n">
+        <v>270.2</v>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>2025-10-29</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-10-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>91</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Dia 91</t>
+        </is>
+      </c>
+      <c r="C92" t="n">
+        <v>545</v>
+      </c>
+      <c r="D92" t="n">
+        <v>1810</v>
+      </c>
+      <c r="E92" t="n">
+        <v>78</v>
+      </c>
+      <c r="F92" t="n">
+        <v>81</v>
+      </c>
+      <c r="G92" t="n">
+        <v>545</v>
+      </c>
+      <c r="H92" t="n">
+        <v>1810</v>
+      </c>
+      <c r="I92" t="n">
+        <v>1265</v>
+      </c>
+      <c r="J92" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>2025-10-30</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>92</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Dia 92</t>
+        </is>
+      </c>
+      <c r="C93" t="n">
+        <v>772</v>
+      </c>
+      <c r="D93" t="n">
+        <v>1810</v>
+      </c>
+      <c r="E93" t="n">
+        <v>227</v>
+      </c>
+      <c r="F93" t="n">
+        <v>0</v>
+      </c>
+      <c r="G93" t="n">
+        <v>772</v>
+      </c>
+      <c r="H93" t="n">
+        <v>1810</v>
+      </c>
+      <c r="I93" t="n">
+        <v>1038</v>
+      </c>
+      <c r="J93" t="n">
+        <v>134.5</v>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>2025-10-31</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>93</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Dia 93</t>
+        </is>
+      </c>
+      <c r="C94" t="n">
+        <v>775</v>
+      </c>
+      <c r="D94" t="n">
+        <v>1810</v>
+      </c>
+      <c r="E94" t="n">
+        <v>3</v>
+      </c>
+      <c r="F94" t="n">
+        <v>0</v>
+      </c>
+      <c r="G94" t="n">
+        <v>775</v>
+      </c>
+      <c r="H94" t="n">
+        <v>1810</v>
+      </c>
+      <c r="I94" t="n">
+        <v>1035</v>
+      </c>
+      <c r="J94" t="n">
+        <v>133.5</v>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>2025-11-01</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>94</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Dia 94</t>
+        </is>
+      </c>
+      <c r="C95" t="n">
+        <v>775</v>
+      </c>
+      <c r="D95" t="n">
+        <v>1810</v>
+      </c>
+      <c r="E95" t="n">
+        <v>0</v>
+      </c>
+      <c r="F95" t="n">
+        <v>0</v>
+      </c>
+      <c r="G95" t="n">
+        <v>775</v>
+      </c>
+      <c r="H95" t="n">
+        <v>1810</v>
+      </c>
+      <c r="I95" t="n">
+        <v>1035</v>
+      </c>
+      <c r="J95" t="n">
+        <v>133.5</v>
+      </c>
+      <c r="K95" t="inlineStr"/>
+      <c r="L95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>95</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Dia 95</t>
+        </is>
+      </c>
+      <c r="C96" t="n">
+        <v>790</v>
+      </c>
+      <c r="D96" t="n">
+        <v>1819</v>
+      </c>
+      <c r="E96" t="n">
+        <v>15</v>
+      </c>
+      <c r="F96" t="n">
+        <v>9</v>
+      </c>
+      <c r="G96" t="n">
+        <v>790</v>
+      </c>
+      <c r="H96" t="n">
+        <v>1819</v>
+      </c>
+      <c r="I96" t="n">
+        <v>1029</v>
+      </c>
+      <c r="J96" t="n">
+        <v>130.3</v>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>2025-11-03</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-11-03</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>96</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Dia 96</t>
+        </is>
+      </c>
+      <c r="C97" t="n">
+        <v>797</v>
+      </c>
+      <c r="D97" t="n">
+        <v>1820</v>
+      </c>
+      <c r="E97" t="n">
+        <v>7</v>
+      </c>
+      <c r="F97" t="n">
+        <v>1</v>
+      </c>
+      <c r="G97" t="n">
+        <v>797</v>
+      </c>
+      <c r="H97" t="n">
+        <v>1820</v>
+      </c>
+      <c r="I97" t="n">
+        <v>1023</v>
+      </c>
+      <c r="J97" t="n">
+        <v>128.4</v>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>2025-11-04</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-11-04</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L36"/>
+  <autoFilter ref="A1:L97"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>