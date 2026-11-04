--- v0 (2026-09-05)
+++ v1 (2026-11-04)
@@ -506,694 +506,694 @@
         <is>
           <t>Simbolo</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Sentido</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Berçário</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
-          <t>●</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>igual</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Nível 1</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="E3" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="G3" t="n">
-        <v>100</v>
+        <v>66.7</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>▲</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>alta</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Nível 2</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E4" t="n">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="F4" t="n">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="G4" t="n">
-        <v>40</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>▲</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>alta</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Nível 3</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>2</v>
+        <v>63</v>
       </c>
       <c r="E5" t="n">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="F5" t="n">
-        <v>-5</v>
+        <v>31</v>
       </c>
       <c r="G5" t="n">
-        <v>-71.40000000000001</v>
+        <v>96.90000000000001</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Nível 4</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>6</v>
+        <v>81</v>
       </c>
       <c r="E6" t="n">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="F6" t="n">
-        <v>-5</v>
+        <v>32</v>
       </c>
       <c r="G6" t="n">
-        <v>-45.5</v>
+        <v>65.3</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Educação Infantil</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Nível 5</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E7" t="n">
-        <v>7</v>
+        <v>39</v>
       </c>
       <c r="F7" t="n">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="G7" t="n">
-        <v>57.1</v>
+        <v>143.6</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>▲</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>alta</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1º Ano</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="E8" t="n">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="F8" t="n">
-        <v>-3</v>
+        <v>40</v>
       </c>
       <c r="G8" t="n">
-        <v>-33.3</v>
+        <v>69</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2º Ano</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="E9" t="n">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="F9" t="n">
-        <v>-15</v>
+        <v>49</v>
       </c>
       <c r="G9" t="n">
-        <v>-55.6</v>
+        <v>65.3</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>3º Ano</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>5</v>
+        <v>149</v>
       </c>
       <c r="E10" t="n">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="F10" t="n">
-        <v>-7</v>
+        <v>80</v>
       </c>
       <c r="G10" t="n">
-        <v>-58.3</v>
+        <v>115.9</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>4º Ano</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>5</v>
+        <v>147</v>
       </c>
       <c r="E11" t="n">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="F11" t="n">
-        <v>-5</v>
+        <v>84</v>
       </c>
       <c r="G11" t="n">
-        <v>-50</v>
+        <v>133.3</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>5º Ano</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>5</v>
+        <v>119</v>
       </c>
       <c r="E12" t="n">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="F12" t="n">
-        <v>-10</v>
+        <v>59</v>
       </c>
       <c r="G12" t="n">
-        <v>-66.7</v>
+        <v>98.3</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>6º Ano</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>3</v>
+        <v>125</v>
       </c>
       <c r="E13" t="n">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="F13" t="n">
-        <v>-19</v>
+        <v>54</v>
       </c>
       <c r="G13" t="n">
-        <v>-86.40000000000001</v>
+        <v>76.09999999999999</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>7º Ano</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>5</v>
+        <v>161</v>
       </c>
       <c r="E14" t="n">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F14" t="n">
-        <v>-12</v>
+        <v>92</v>
       </c>
       <c r="G14" t="n">
-        <v>-70.59999999999999</v>
+        <v>133.3</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>8º Ano</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>4</v>
+        <v>146</v>
       </c>
       <c r="E15" t="n">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="F15" t="n">
-        <v>-12</v>
+        <v>96</v>
       </c>
       <c r="G15" t="n">
-        <v>-75</v>
+        <v>192</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Ensino Fundamental</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>9º Ano</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>1</v>
+        <v>124</v>
       </c>
       <c r="E16" t="n">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F16" t="n">
-        <v>-14</v>
+        <v>80</v>
       </c>
       <c r="G16" t="n">
-        <v>-93.3</v>
+        <v>181.8</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ensino Médio</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>1ª Série</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>1</v>
+        <v>123</v>
       </c>
       <c r="E17" t="n">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="F17" t="n">
-        <v>-7</v>
+        <v>92</v>
       </c>
       <c r="G17" t="n">
-        <v>-87.5</v>
+        <v>296.8</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Ensino Médio</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2ª Série</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>1</v>
+        <v>121</v>
       </c>
       <c r="E18" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="F18" t="n">
-        <v>-4</v>
+        <v>96</v>
       </c>
       <c r="G18" t="n">
-        <v>-80</v>
+        <v>384</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Ensino Médio</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>3ª Série</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>1</v>
+        <v>104</v>
       </c>
       <c r="E19" t="n">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F19" t="n">
-        <v>-8</v>
+        <v>78</v>
       </c>
       <c r="G19" t="n">
-        <v>-88.90000000000001</v>
+        <v>300</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>▼</t>
+          <t>▲</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>baixa</t>
+          <t>alta</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I19"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>