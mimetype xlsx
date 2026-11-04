--- v0 (2026-09-05)
+++ v1 (2026-11-04)
@@ -464,132 +464,132 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Situacao</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Grupo</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Quantidade</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Percentual</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Neves Experience</t>
+          <t>Pré-Matrícula</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Pré-matrícula</t>
+          <t>Processo seletivo</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>28</v>
+        <v>955</v>
       </c>
       <c r="D2" t="n">
-        <v>36.4</v>
+        <v>51.8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Reserva de Matrícula</t>
+          <t>Matrícula ativa</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Reserva</t>
+          <t>Matrícula efetivada</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>25</v>
+        <v>800</v>
       </c>
       <c r="D3" t="n">
-        <v>32.5</v>
+        <v>43.4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Matrícula ativa</t>
+          <t>Reserva de Matrícula</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Matrícula efetivada</t>
+          <t>Reserva</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="D4" t="n">
-        <v>20.8</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Seleção Novatos</t>
+          <t>Neves Experience</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Pré-matrícula</t>
+          <t>Processo seletivo</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D5" t="n">
-        <v>9.1</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Pré-Matrícula</t>
+          <t>Seleção Novatos</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Pré-matrícula</t>
+          <t>Processo seletivo</t>
         </is>
       </c>
       <c r="C6" t="n">
+        <v>18</v>
+      </c>
+      <c r="D6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>